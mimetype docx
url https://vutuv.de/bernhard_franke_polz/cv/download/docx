--- v0 (2026-08-16)
+++ v1 (2026-11-06)
@@ -278,51 +278,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Certificates &amp; licenses</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Zend Certified Engineer ZCE (Zend, 2012-08) | CCNA Cisco Certified Engineer ZCE (Cisco, 2004-04)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Languages</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">English (B2 (Upper intermediate)) | French (A2 (Elementary))</w:t>
+        <w:t xml:space="preserve">English (B2 · Fluent) | French (A2 · Basic knowledge)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Links</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">https://franke-polz.de</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">