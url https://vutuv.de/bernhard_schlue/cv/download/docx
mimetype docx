--- v0 (2026-07-22)
+++ v1 (2026-08-31)
@@ -20,59 +20,50 @@
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Bernhard Schluep</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">bernhard.schluep@gmail.com | https://vutuv.de/bernhard_schlue</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">n/a, 8000 Zurich, Switzerland</w:t>
-      </w:r>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">Gender: Male</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">bancassurance | business process outsourcing | change leadership | compliance | corporate governance | cyber security | digitalisierung | geschäftsführung | geschäftskundenbetreuung | internationale verhandlungsführung | investor relations | islamisches bankwesen | kommunikation | lebensversicherung | m&amp;a expertise | mediation | notleidende gesellschaften | offshoring | pensionskassenverwaltung | private banking | private equity | projektmanagement | rating agencies | rechtsberatung | rechtsschutzversicherung | regulatory affairs | risikomanagement | rückversicherung | solvenz ii | start-ups | strategieentwicklung | strategische partner | takaful | talent management | unternehmerisches denken | venture capital | vermögensverwaltung | versicherungs-run-off | versicherungsvertrieb</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Links</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>