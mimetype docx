--- v0 (2026-07-22)
+++ v1 (2026-08-31)
@@ -19,92 +19,92 @@
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Björn Bröhl</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">bjoern@bbroehl.de | https://vutuv.de/bjoern_broehl</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Date of birth: 18.07.1980 | Gender: Male</w:t>
+        <w:t xml:space="preserve">Date of birth: 18.07.1980</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Professional Experience</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Head of Marketing Communications &amp; Sales, Trivadis AG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">6/2011 - Present</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">branding | cloud computing | change management | cloud-computing | cluster | crm | datenbanken | digitales | einen blog zum thema | exadata | hochverfügbarkeit | identity managment | integration | it 2.0 | it betrieb | it industrialisierung | it industriealisierung | it-landscaping | it-prozess-harmonisierung | it strategie | linux | marketing | marketingautomatisierung | marketing marketingstrategie | middleware | optimierung | oracle | oracle lizenzoptimierung | oracle optimierung von it betriebspro... | portfoliomanagement | pr | querdenker | security | social media | social selling | solution sales | talks | unternehmenskommunikation | vertriebsprozesse | vertriebsstrategie | virtualisierung</w:t>
+        <w:t xml:space="preserve">branding | cloud computing | change management | cluster | crm | datenbanken | digitales | einen blog zum thema | exadata | hochverfügbarkeit | identity managment | integration | it 2.0 | it betrieb | it industrialisierung | it industriealisierung | it-landscaping | it-prozess-harmonisierung | it-strategie | Linux | marketing | marketingautomatisierung | marketing marketingstrategie | middleware | optimierung | oracle | oracle lizenzoptimierung | portfoliomanagement | pr | querdenker | security | social media | social selling | solution sales | talks | unternehmenskommunikation | vertriebsprozesse | vertriebsstrategie | virtualisierung</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Profiles</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Twitter: http://twitter.com/bbroehl</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">