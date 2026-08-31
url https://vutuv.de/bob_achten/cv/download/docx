--- v0 (2026-07-21)
+++ v1 (2026-08-31)
@@ -19,51 +19,51 @@
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Bob Achten</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">https://vutuv.de/bob_achten</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Date of birth: 06.07.1982 | Gender: Male</w:t>
+        <w:t xml:space="preserve">Date of birth: 06.07.1982</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Professional Experience</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Backend Developer &amp; Systemadministrator, Netzbewegung GmbH</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
@@ -240,51 +240,51 @@
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">8/2000 - 6/2003</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Tool Programmierung mit Visual Basic, HTML/PHP/CSS</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">css | javascript | linux | mariadb | DynDNS mit nsd | IPFire Firewall | nameserver | nginx mit PHP als FastCGI | nsd Nameserver | openvpn | PeerVPN | PHP | postfix &amp; dovecote Mailserver | SailfishOS | selfoss | Smaba 4 AD/DC | sqlite | WireGuard | (x)html | Zarafa Groupware</w:t>
+        <w:t xml:space="preserve">css | javascript | Linux | mariadb | DynDNS mit nsd | IPFire Firewall | nameserver | nginx mit PHP als FastCGI | nsd Nameserver | openvpn | PeerVPN | PHP | postfix &amp; dovecote Mailserver | SailfishOS | selfoss | Smaba 4 AD/DC | sqlite | WireGuard | (x)html | Zarafa Groupware</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Links</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">https://kromonos.net</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Open Jabber Server: https://nsa.li</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">https://teleyal.de</w:t>
       </w:r>
     </w:p>