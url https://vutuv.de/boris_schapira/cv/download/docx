--- v0 (2026-10-07)
+++ v1 (2026-10-27)
@@ -989,95 +989,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">consulting | Accessibilité numérique | Analyse de données statistiques | analytics | Conduite du changement | Conseil en management | data analysis | Droit du travail | e-commerce | Gestion de portefeuille | Gestion des conflits | Optimisation de la conversion | Premiers secours en santé mentale | Satisfaction client | Web Performance</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Certificates &amp; licenses</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Product Analytics Fundamentals Certification (Contentsquare, 2025-11) | Premiers Secours en Santé Mentale (PREMIERS SECOURS EN SANTE MENTALE FRANCE (PSSM FRANCE), 2025-01) | Contentsquare Certified: CS Apps (Contentsquare, 2023-05) | Contentsquare Certified: CS Digital Expert (Contentsquare, 2023-05) | Contentsquare Certified: Web Accessibility Basics (Contentsquare, 2022-06) | Contentsquare Certified: Find &amp; Fix (Contentsquare, 2021-10) | Compassionate Directness (LinkedIn, 2021-03) | Le référencement : Crawl, indexation et maillage interne (LinkedIn, 2021-03) | Contentsquare Certified: CS Digital (Contentsquare, 2020-11)</w:t>
+        <w:t xml:space="preserve">Product Analytics Fundamentals Certification (Contentsquare, 2025-11) | Premiers Secours en Santé Mentale (PREMIERS SECOURS EN SANTE MENTALE FRANCE (PSSM FRANCE), 2025-01) | Contentsquare Certified: CS Apps (Contentsquare, 2023-05) | Contentsquare Certified: CS Digital Expert (Contentsquare, 2023-05) | Contentsquare Certified: Web Accessibility Basics (Contentsquare, 2022-06) | Contentsquare Certified: Find &amp; Fix (Contentsquare, 2021-10) | Compassionate Directness (LinkedIn, 2021-03) | Le référencement : Crawl, indexation et maillage interne (LinkedIn, 2021-03) | Contentsquare Certified: CS Digital (Contentsquare, 2020-11) | OpQuast Certified - Expert (Opquast, 2016-04, expired 2021-04)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Languages</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">French (Native speaker) | English (C1 (Advanced))</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Links</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Blog: https://boris.schapira.dev</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Profiles</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">LinkedIn: https://www.linkedin.com/in/borisschapira</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Mastodon: https://hachyderm.io/@home</w:t>
+        <w:t xml:space="preserve">Mastodon: https://hachyderm.io/@boostmarks</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Mastodon: https://framapiaf.org/@borisschapira</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>