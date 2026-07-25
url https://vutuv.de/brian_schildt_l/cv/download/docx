--- v0 (2026-07-04)
+++ v1 (2026-07-25)
@@ -43,51 +43,51 @@
         <w:t xml:space="preserve">Professional Experience</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Chief Relationship Officer, findx</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">4/2015 - Present</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Creating findx.com, a private search engine from Europe. I'm inviting people to use a private search engine and a private browser, because everyone needs an a little privacy and an alternative search engine from time to time. </w:t>
+        <w:t xml:space="preserve">Creating findx.com, a private search engine from Europe. I'm inviting people to use a private search engine and a private browser, because everyone needs an a little privacy and an alternative search engine from time to time.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Community | Digital Collaboration | marketing | privacy | Private Browsing | Private Search | Relations | Search | Search engine</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Links</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>