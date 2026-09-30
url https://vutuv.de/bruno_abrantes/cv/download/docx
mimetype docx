--- v2 (2026-08-14)
+++ v3 (2026-09-30)
@@ -24,51 +24,51 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Bruno Abrantes</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Full Stack Software Developer</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">bruno@brunoabrantes.com | https://vutuv.de/bruno_abrantes</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Date of birth: 10/13/1986</w:t>
+        <w:t xml:space="preserve">Date of birth: 13/10/1986</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Professional Experience</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Senior Full Stack Dveloper, Babbel</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>