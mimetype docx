--- v0 (2026-07-21)
+++ v1 (2026-08-31)
@@ -45,51 +45,51 @@
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">bruno@roost.eu | +41 58 283 53 06 | https://vutuv.de/bruno_roost</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Gotthardstrasse 43, 8022 Zürich, Switzerland</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Date of birth: 28.12.1958 | Gender: Male</w:t>
+        <w:t xml:space="preserve">Date of birth: 28.12.1958</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Professional Experience</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Supporter, Vorstandsmitglied, Webmaster, Computeria Regio Bülach</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
@@ -216,51 +216,51 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Luftverkehrsangestellter, Swissair, Zurich / London</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">4/1976 - 12/1981</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">debian | fedora | bash | html | java | joomla | linux | crm | mysql | PHP | pl/sql | salesforce | software development | sql | visual rules</w:t>
+        <w:t xml:space="preserve">debian | fedora | bash | html | Java | joomla | Linux | crm | mysql | PHP | pl/sql | salesforce | software development | sql | visual rules</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Links</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Computeria Regio Bülach: https://computeria-regio-buelach.ch</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Retriever Club Schweiz - Regionalgruppe Zürich: http://www.rgz-retriever.ch</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Homepage: https://www.roost.swiss</w:t>
       </w:r>
     </w:p>