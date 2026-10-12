--- v1 (2026-08-31)
+++ v2 (2026-10-12)
@@ -6,63 +6,51 @@
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/>
 </Relationships>
 
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Bruno Roost</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Retired CRM Application Manager. </w:t>
-[...11 lines deleted...]
-        <w:t xml:space="preserve">Joomla</w:t>
+        <w:t xml:space="preserve">Retired CRM Application Manager. Computeria - ehrenamtlicher Computer- und Mobile-Support Linux, Android OpenSource Fediverse - https://federation.network/@bruno SoftwareDevelopment, VisualRules, OracleSQL, Bash Joomla</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">bruno@roost.eu | +41 58 283 53 06 | https://vutuv.de/bruno_roost</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Gotthardstrasse 43, 8022 Zürich, Switzerland</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>