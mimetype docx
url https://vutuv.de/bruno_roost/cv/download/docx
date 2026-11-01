--- v2 (2026-10-12)
+++ v3 (2026-11-01)
@@ -204,51 +204,51 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Luftverkehrsangestellter, Swissair, Zurich / London</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">4/1976 - 12/1981</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">debian | fedora | bash | html | Java | joomla | Linux | crm | mysql | PHP | pl/sql | salesforce | software development | sql | visual rules</w:t>
+        <w:t xml:space="preserve">debian | fedora | bash | HTML | Java | joomla | Linux | crm | mysql | PHP | pl/sql | salesforce | software development | sql | visual rules</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Links</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Computeria Regio Bülach: https://computeria-regio-buelach.ch</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Retriever Club Schweiz - Regionalgruppe Zürich: http://www.rgz-retriever.ch</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Homepage: https://www.roost.swiss</w:t>
       </w:r>
     </w:p>