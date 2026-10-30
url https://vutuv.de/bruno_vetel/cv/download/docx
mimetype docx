--- v0 (2026-10-08)
+++ v1 (2026-10-30)
@@ -210,51 +210,51 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Engineer Degree, Management &amp; Computer Sciences, Télécom-ParisTech</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">9/2005 - 9/2007</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">AI | communication | Computer science | Linux | management | open source | research | sharing economy | sociology | Video Games</w:t>
+        <w:t xml:space="preserve">open source | sharing economy | AI | communication | Computer science | kommunikation | Linux | management | research | sciencecommunication | sociology | Video Games</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Links</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">https://cv.hal.science/bruno-vetel</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Profiles</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>