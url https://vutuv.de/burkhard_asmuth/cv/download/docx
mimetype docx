--- v0 (2026-07-21)
+++ v1 (2026-08-31)
@@ -28,51 +28,51 @@
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">b.asmuth@contunda.de | +49 201 45862820 | https://vutuv.de/burkhard_asmuth</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Kortumstraße 43, 45130 Essen, Germany</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Date of birth: 04.10.1985 | Gender: Male</w:t>
+        <w:t xml:space="preserve">Date of birth: 04.10.1985</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Professional Experience</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Geschäftsführer , Contunda UG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
@@ -139,51 +139,51 @@
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">11/2008 - 2/2012</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Ich war verantwortlich für das Content-Marketing und den Aufbau verschiedener Social Media-Kanäle.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">blog | online-marketing | social media | wordpress | suchmaschinenoptimierung</w:t>
+        <w:t xml:space="preserve">blog | online marketing | social media | wordpress | suchmaschinenoptimierung</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Links</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Online-Marketing-Agentur in Essen: https://contunda.de</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Mein Blog über Online-Marketing und mich: https://burkhard-asmuth.de</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>