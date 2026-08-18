--- v0 (2026-07-09)
+++ v1 (2026-08-18)
@@ -20,59 +20,50 @@
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Caner Celebi</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">canerc@gcs-soft.net | +90 532 551 14 36 | https://vutuv.de/caner_celebi</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Ornek Mahallesi Ercument Batanay Sokak No:14 A1.Blok, Floor 9 Door 97, 34758 istanbul, Atasehir, Turkey</w:t>
-      </w:r>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">Gender: Male</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Abb | Schneider</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Links</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>