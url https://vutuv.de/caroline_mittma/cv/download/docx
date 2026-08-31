--- v0 (2026-07-22)
+++ v1 (2026-08-31)
@@ -43,51 +43,51 @@
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">cmittmann@people-s-place.de | +49 731 14412811 | https://vutuv.de/caroline_mittma</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Johann-Miller-Straße 3, 89081 Ulm, Germany</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Date of birth: 02.11.1982 | Gender: Female</w:t>
+        <w:t xml:space="preserve">Date of birth: 02.11.1982</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">cross-border recruiting | job interviews | language experts | multilingual vacancies | consulting | english | german | hr | international recruiting</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Links</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>