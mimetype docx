--- v0 (2026-09-28)
+++ v1 (2026-10-18)
@@ -52,84 +52,84 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Professional Experience</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Guide Accompagnateur, Grottes Des Moidons - Molain (39)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">4/2026 - Present</w:t>
+        <w:t xml:space="preserve">4/2026 - 10/2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Guide accompagnateur dans la grotte, entretien des espaces verts et aide au snacking-bar des Grottes Des Moidons.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Internships</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Stage Eco-Guide, Action Ally 2000 - Sur Le Plateau d'Ally</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">4/2024 - 9/2024</w:t>
+        <w:t xml:space="preserve">4/2024 - 10/2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Gestion et animation de visite dans une association touristique, ainsi que divers produits de communication :</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">affiches, flyers, publications site web et réseaux sociaux.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">J'ai effectué des visites dans une ancienne mine d'antimoine, un ancien moulin à vent et visite extérieure d'une éolienne.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>