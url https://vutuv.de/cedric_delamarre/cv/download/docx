--- v1 (2026-10-18)
+++ v2 (2026-11-07)
@@ -334,51 +334,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">communication | éco-responsable | environnement | tourisme</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Languages</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">French (Native speaker) | English (B1 (Intermediate))</w:t>
+        <w:t xml:space="preserve">French (Native speaker) | English (B1 · Good command)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Links</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Linkstack (alt. LinkTr.ee): https://linkstack.fr/@rktAmdc</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Mon Portfolio: https://kdrive.infomaniak.com/app/share/1373854/5e2fef61-59d6-4fca-bac1-e7612b6ada1a</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417"/>
     </w:sectPr>
   </w:body>