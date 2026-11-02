--- v2 (2026-08-14)
+++ v3 (2026-11-02)
@@ -23,51 +23,51 @@
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Christian Becher</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">https://vutuv.de/christian_beche</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">apache | budgetplanung | css3 | csv | html5 | javascript | json | mysql | PHP | projektplanung | seo | software architektur | softwareentwicklung | xml</w:t>
+        <w:t xml:space="preserve">apache | budgetplanung | css3 | csv | html5 | JavaScript | json | mysql | PHP | projektplanung | seo | software architektur | softwareentwicklung | xml</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Links</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Meine private Spielwiese: http://phaziz.com</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Profiles</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>