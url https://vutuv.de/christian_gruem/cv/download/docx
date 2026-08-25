--- v0 (2026-07-22)
+++ v1 (2026-08-25)
@@ -28,59 +28,50 @@
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Java EE, Full-Stack, DevOps, Scrum, Führungserfahrung</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">+49 171 3896757 | https://vutuv.de/christian_gruem</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Kurfürstendamm 194, 10707 Berlin, Germany</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
-[...7 lines deleted...]
-    <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Professional Experience</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Senior Software Engineer, partake AG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">10/2015 - Present</w:t>
@@ -254,51 +245,51 @@
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">1/2005 - 12/2005</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Deutschlandweite Promotion von Audio/Video-Playern, Betreuung von Messeständen (CeBit /IFA)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">devops | docker | führungserfahren | full-stack | java ee | linux | c++ | c | cdi | ejb | java 8 | javascript | jpa | jquery | jsf | mariadb | ms sql | mysql | perl | postgresql | rest | scrumm | soap | unittesting | web | webservices</w:t>
+        <w:t xml:space="preserve">devops | docker | führungserfahren | FullStack | java ee | Linux | c++ | c | cdi | ejb | java 8 | javascript | jpa | jquery | jsf | mariadb | mssql | mysql | perl | postgresql | rest | scrumm | soap | unittesting | web | webservices</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Links</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Curriculum Vitae: http://page.math.tu-berlin.de/~gruemme/cv</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">