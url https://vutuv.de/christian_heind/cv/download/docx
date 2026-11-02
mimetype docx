--- v2 (2026-08-14)
+++ v3 (2026-11-02)
@@ -23,51 +23,51 @@
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Christian Heindel</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">info@christian-heindel.de | https://vutuv.de/christian_heind</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">c# | javascript | nintex | sharepoint</w:t>
+        <w:t xml:space="preserve">c# | JavaScript | nintex | sharepoint</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Links</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">http://www.christian-heindel.de</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Profiles</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>