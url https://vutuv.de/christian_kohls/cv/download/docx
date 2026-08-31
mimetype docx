--- v0 (2026-07-21)
+++ v1 (2026-08-31)
@@ -19,97 +19,97 @@
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Christian  Kohlstedde</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">christian+vutuv@kohlsted.de | +49 1514 2408756 | https://vutuv.de/christian_kohls</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Date of birth: 11.08.1993 | Gender: Male</w:t>
+        <w:t xml:space="preserve">Date of birth: 11.08.1993</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Professional Experience</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Dualer Student, iC Consult GmbH</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">10/2016 - Present</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Studium der Angewandten Informatik an der DHBW Mannheim</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">debian | nginx | archlinux | PHP | python</w:t>
+        <w:t xml:space="preserve">debian | nginx | archlinux | PHP | Python</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Profiles</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">GitHub: https://github.com/chrko</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">