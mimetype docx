--- v0 (2026-07-05)
+++ v1 (2026-07-25)
@@ -15,84 +15,93 @@
 
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Christian Krumb</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Dipl.-Ing. (FH) Maschinenbau, Führungskraft und Projektleiter im Bereich Entwicklung, Design, Fertigung, Montage, Inbetriebnahme und Instandhaltung/Service.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">krumb.ch@gmail.com | +49 151 51031842 | https://vutuv.de/christian_krumb</w:t>
+        <w:t xml:space="preserve">krumb.ch@gmail.com | +49 1515 1031842 | https://vutuv.de/christian_krumb</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="64748B"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Date of birth: 04.03.1971 | Gender: Male</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Professional Experience</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Freiberuflicher Berater, ib Krumb</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">6/2016 - 6/2017</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Beratend tätig in den Bereichen Energie, Dokumentation, Projektmanagement, Schnittstellenmanagement, Qualitätssicherung, Fertigung, Montage, IBS </w:t>
+        <w:t xml:space="preserve">Beratend tätig in den Bereichen Energie, Dokumentation, Projektmanagement, Schnittstellenmanagement, Qualitätssicherung, Fertigung, Montage, IBS</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Führungskraft im Engineering, AREVA GmbH</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">7/2009 - 5/2016</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Technische und disziplinarische Führung von Ingenieuren. Leitung und Steuerung weltweiter Engineering-, Fertigungs-, Montage-, Inbetriebnahme- und Instandhaltungsprojekte. Operative Umsetzung der strategischen Unternehmensziele. Kontinuierliche Verbesseru</w:t>
@@ -226,51 +235,51 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Feinmechanikergeselle, Feinwerkbau A. Hammer</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">2/1991 - 3/1992</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">bauüberwachung | dokumentation | projektmanagement | qualitätssicherung | schnittstellenmanagement | fertigung, montage, ibs | führungserfahrung | nachtrags-/claimmanagement</w:t>
+        <w:t xml:space="preserve">bauüberwachung | Dokumentation | projektmanagement | qualitätssicherung | schnittstellenmanagement | fertigung, montage, ibs | führungserfahrung | nachtrags-/claimmanagement</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>