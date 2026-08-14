--- v1 (2026-07-25)
+++ v2 (2026-08-14)
@@ -24,51 +24,51 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Christian Krumb</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Dipl.-Ing. (FH) Maschinenbau, Führungskraft und Projektleiter im Bereich Entwicklung, Design, Fertigung, Montage, Inbetriebnahme und Instandhaltung/Service.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">krumb.ch@gmail.com | +49 1515 1031842 | https://vutuv.de/christian_krumb</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Date of birth: 04.03.1971 | Gender: Male</w:t>
+        <w:t xml:space="preserve">Date of birth: 04.03.1971</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Professional Experience</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Freiberuflicher Berater, ib Krumb</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
@@ -235,51 +235,51 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Feinmechanikergeselle, Feinwerkbau A. Hammer</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">2/1991 - 3/1992</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">bauüberwachung | Dokumentation | projektmanagement | qualitätssicherung | schnittstellenmanagement | fertigung, montage, ibs | führungserfahrung | nachtrags-/claimmanagement</w:t>
+        <w:t xml:space="preserve">bauüberwachung | Dokumentation | projektmanagement | qualitätssicherung | schnittstellenmanagement | führungserfahrung | nachtrags-/claimmanagement</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>