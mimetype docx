--- v1 (2026-08-14)
+++ v2 (2026-11-06)
@@ -10,64 +10,288 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/>
 </Relationships>
 
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Christian Lange</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">christian-lange@xlange.de | https://vutuv.de/christian_lange</w:t>
+        <w:t xml:space="preserve">christian-lange@xlange.de | +49 1515 6355480 | https://vutuv.de/christian_lange</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Professional Experience</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="20"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Principal Consultant - Beratungsfeld Digitale Strategie, BWI GmbH</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="64748B"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2/2021 - Present</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="20"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Principal Consultant -Leiter Beratungsfeld NG&amp;A|GeoInfo at DES - Digital Enabling Service - BWI GmbH, BWI GmbH</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="64748B"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11/2018 - 2/2021</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="20"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Senior Manager, BwConsulting. The Inhouse-Consultancy of Bundeswehr.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="64748B"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1/2017 - 10/2018</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Senior Manager IT Management at BwConsulting. The Inhouse-Consultancy of Bundeswehr.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="20"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Senior Manager, g.e.b.b. mbH | Inhouse Consulting German Federal Ministry of Defence</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="64748B"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">10/2016 - 1/2017</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Senior Manager g.e.b.b. mbH | Inhouse Consulting German Ministry of Defence,  IT Management.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="20"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Senior Manager, EY - Fraud Investigation &amp; Dispute Services / Corporate Compliance Management</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="64748B"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2/2015 - 9/2016</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="20"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Senior Consultant, Gesellschaft für Entwicklung, Beschaffung und Betrieb mbH (g.e.b.b. mbH)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="64748B"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">10/2012 - 2/2015</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Senior Consultant im Kompetenzfeld IT-Management Bundeswehr</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="20"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Soldat, Bundeswehr Wir. Dienen. Deutschland.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="64748B"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">7/1993 - 10/2004</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Education</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="20"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bachelor of Arts (BA), Rheinische Friedrich-Wilhelms-Universität Bonn</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="64748B"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2012</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Titel der Abschlussarbeit "Perspektive nachrichtendienstlicher Zusammenarbeit in Europa"  Title of the thesis "perspective of intelligence cooperation in Europe"</w:t>
+        <w:br/>
+        <w:t xml:space="preserve">Mitglied der Forschungsgemeinschaft "20. Juli 1944"</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">außen- und sicherheitspolitik | it management</w:t>
+        <w:t xml:space="preserve">außen- und sicherheitspolitik | consulting | Geschichtsforschung | information security | informationssicherheit | IT-Lösungen | it management | it-strategie | management | Militär | Nachrichtendienste | osint | projektmanagement | projektplanung | unternehmensführung</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Certificates &amp; licenses</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">TOGAF® Foundation Training (ExperTeach GmbH, 2025-05) | Reformierter BSI-IT Grundschutz (dama.go GmbH, 2019-05) | RESILIA Foundation (2017-01) | ITIL Service Design (AXELOS Global Best Practice, 2014-11) | ITIL Service Strategy (AXELOS Global Best Practice, 2014-10) | ITIL Foundation (APMG International, 2013-05) | Prince2 Foundation (APMG, 2013-03) | Mac OS X / BSD Unix Grundlagen (Brainworks Training GmbH) | Mac OS X für Administratoren (Brainworks Training GmbH) | Mac OS X Systemsicherheit (Brainworks Training GmbH) | Mac OS X / UNIX Datenkommunikation (Brainworks Training GmbH) | Strategische Analyse (LEAD Academy gGmbH)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Languages</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">German (Native speaker) | English (C1 · Business fluent) | French (B2 · Fluent)</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>