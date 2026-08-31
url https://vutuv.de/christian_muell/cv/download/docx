--- v0 (2026-07-22)
+++ v1 (2026-08-31)
@@ -45,64 +45,64 @@
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">c.mueller@z6c.de | +49 6831 9025846 | https://vutuv.de/christian_muell</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Alte-Post-Straße 18, 66740 Saarlouis, Germany</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Date of birth: 30.09.1979 | Gender: Male</w:t>
+        <w:t xml:space="preserve">Date of birth: 30.09.1979</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">bash | bsd | discourse | dns | git | kvm | latex | let's encrypt | GitLab | html5 | lightroom | linux | markdown | matrix | netzwerkprotokolle | os x | pandoc | photoshop | providing | proxmox | sandstorm | windows | zsh</w:t>
+        <w:t xml:space="preserve">bash | bsd | discourse | dns | git | kvm | latex | let's encrypt | GitLab | html5 | lightroom | Linux | markdown | matrix | netzwerkprotokolle | os x | pandoc | photoshop | providing | proxmox | sandstorm | windows | zsh</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Links</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">privates Blog - Technik - Development - Musik: https://www.zentonic.org</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Discourse Forum - digitaler Stammtisch: https://f.z6c.de</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Matrix.org basierter Chat (Riot Webclient): https://chat.z6c.de</w:t>
       </w:r>
     </w:p>