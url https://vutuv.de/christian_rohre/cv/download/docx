--- v0 (2026-07-22)
+++ v1 (2026-08-11)
@@ -28,97 +28,88 @@
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Computers are the most intelligent idiots.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">https://vutuv.de/christian_rohre</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Hofener Str. 114, 70372 Stuttgart, Germany</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
-[...7 lines deleted...]
-    <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Professional Experience</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Director IT &amp; E-Commerce, Paul Lange &amp; Co. OHG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">2/2015 - Present</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">fahrrad | großhandel | handel | b2b | b2b2c | crm | e-business | e-commerce | erp | infor ion | infor ln | infor sce | multi channel | online shop | pim | sport | vertrieb | whm</w:t>
+        <w:t xml:space="preserve">fahrrad | großhandel | handel | b2b | b2b2c | crm | e-business | e-commerce | erp | infor ion | infor ln | infor sce | multi channel | Onlineshop | pim | sport | vertrieb | whm</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Links</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Die Paul Lange &amp; Co. OHG ist eines der führenden Unternehmen der europäischen Fahrradbranche. Seit 1967 ist das im April 1949 gegründete Stuttgarter Unternehmen der deutsche Generalvertreter für SHIMANO Komponenten. Darüber hinaus vertritt Paul Lange &amp; Co: https://www.paul-lange.de</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Profiles</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>