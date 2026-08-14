--- v0 (2026-07-05)
+++ v1 (2026-08-14)
@@ -23,50 +23,59 @@
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Christian Rumpf</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">https://vutuv.de/christian_rumpf</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Piberegg 10, 8580 Köflach, Austria</w:t>
       </w:r>
     </w:p>
     <w:p>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="64748B"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Date of birth: 05.11.1983</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Professional Experience</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Einzelunternehmer, Christian Rumpf</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">7/2015 - Present</w:t>
@@ -77,114 +86,114 @@
         <w:t xml:space="preserve">Projektmanagement und Consulting im IT und Casino IT Umfeld</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Manager Casino IT-Systems, Swiss Casinos Services AG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">9/2009 - 6/2015</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">www.swisscasinos.ch</w:t>
+        <w:t xml:space="preserve">www.swisscasinos.ch (http://www.swisscasinos.ch)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">IT Administrator, Airport Casino Basel AG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">8/2008 - 8/2009</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">www.grandcasinobasel.com</w:t>
+        <w:t xml:space="preserve">www.grandcasinobasel.com (http://www.grandcasinobasel.com)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Implementation Engineer, Atronic Systems GmbH</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">9/2004 - 7/2008</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">www.atronicsystems.com (www.igt.com)</w:t>
+        <w:t xml:space="preserve">www.atronicsystems.com (http://www.atronicsystems.com) (www.igt.com)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">casino | consulting | it administration | online casino | projektmanagement | vm ware | windows server</w:t>
+        <w:t xml:space="preserve">casino | consulting | it-administration | online casino | projektmanagement | vmware | windows server</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>