--- v1 (2026-08-11)
+++ v2 (2026-10-10)
@@ -6,227 +6,189 @@
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/>
 </Relationships>
 
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Christian Taute</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
+        <w:t xml:space="preserve">Lauschabwehr, Abhörschutz und Informationsschutz für vertrauliche Kommunikation. TSM prüft technische Risiken, bewertet Auffälligkeiten und leitet geeignete Schutzmaßnahmen für sensible Situationen ab.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">info@tsm-lauschabwehr.de | +49 30 20986433 | https://vutuv.de/christian_taute</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Riastraße 2, 10318 Berlin, Germany</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Professional Experience</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">Mediator (univ.) &amp; Coach (univ.), IMK und INA - Freie Universität Berlin</w:t>
-[...4 lines deleted...]
-        <w:t xml:space="preserve">IMK und INA - Freie Universität Berlin Abgeschlossenes Zertifikatsstudium zum Mediator (Univ.) und Coach (univ.), über das Institut für Mediative Kommunikation und Diversity-Kompetenz (IMK) an der Internationale Akademie für innovative Pädagogik, Psycholo</w:t>
+        <w:t xml:space="preserve">behördeninterne Sicherheitsausbildung - Staatsempfänge (Ausbilder), Bundesministerium der Verteidigung</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="64748B"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2001 - 2005</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Bundesministerium der Verteidigung behördeninterne Sicherheitsausbildung - Staatsempfänge (Ausbilder)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Freelance / Self-employed</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">Coach (univ.) | Mediator (univ.) | Geschaftsinhaber, Agentur für Coaching, Mediation und Kommunikation | Ihre-Mediation.com</w:t>
-[...24 lines deleted...]
-        <w:t xml:space="preserve">Fachgebiet Lauschabwehr &amp; Abhörschutz | zertifizierter Information Security Officer (TÜV) | Sicherheitsberater | Mediator (univ.), Taute Security Management</w:t>
+        <w:t xml:space="preserve">Lauschabwehr | Abhörschutz | Informationsschutz, TSM Taute Security Management</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">3/2006 - Present</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Die Taute Security Management arbeitet zuverlässig und effizient für Wirtschaftsunternehmen, Rechtsanwälte, Handel und Privatpersonen. Planung, Erarbeitung und Umsetzung von Sicherheitskonzepten und Lauschabwehrmaßnahmen.  Sperzialisten fü</w:t>
-[...24 lines deleted...]
-        <w:t xml:space="preserve">Bundesministerium der Verteidigung behördeninterne Sicherheitsausbildung - Staatsempfänge (Ausbilder)</w:t>
+        <w:t xml:space="preserve">TSM steht für Lauschabwehr, Abhörschutz und Informationsschutz. Technische Prüfungen, fundierte Bewertung und geeignete Schutzmaßnahmen schaffen eine belastbare Grundlage für sensible Kommunikations- und Entscheidungssituationen.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">coaching | gefahrenabwehr | konfliktlösung | Abhörschutz | Abhörsicherheit | business coaching | datenschutz | ermittlungen | Informationsschutz | konfliktmanagement | Lauschabwehr | markenschutz | mediation | observationen | privatermittlungen | recherchen | wirtschaftsermittlungen | wirtschaftsmediation | Wirtschaftsschutz</w:t>
+        <w:t xml:space="preserve">gefahrenabwehr | Abhörschutz | Abhörsicherheit | Informationsschutz | Lauschabwehr | markenschutz | TSCM-Sweep | Unternehmensschutz | Wirtschaftsschutz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Links</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">TSM - Lauschabwehr &amp; Abhörschutz: https://tsm-lauschabwehr.de/</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">Ihre-Mediation.com: https://www.ihre-mediation.com/</w:t>
+        <w:t xml:space="preserve">TSM Lauschabwehr &amp; Abhörschutz: https://tsm-lauschabwehr.de/</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Profiles</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
+        <w:t xml:space="preserve">LinkedIn: https://www.linkedin.com/in/christiantaute</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">XING: https://www.xing.com/profile/Christian_Taute</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
         <w:t xml:space="preserve">Instagram: http://instagram.com/tsmlauschabwehr</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Youtube: http://youtube.com/channel/@TSM-Lauschabwehr</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">XING: https://www.xing.com/profile/Christian_Taute</w:t>
+        <w:t xml:space="preserve">Youtube: http://youtube.com/channel/@Klarfall-Ermittlungen</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>