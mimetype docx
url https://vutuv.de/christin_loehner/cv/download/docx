--- v0 (2026-09-27)
+++ v1 (2026-11-07)
@@ -411,77 +411,77 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Ausbildungsabschluss, Berufsschule Ravensburg</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">1993 - 1996</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">fedisuite | ansible | bash | css | cursor | docker | Fediverse | html | javascript | Linux | Microsoft Visual Studio Code | mysql | PHP | Python | typescript</w:t>
+        <w:t xml:space="preserve">fedisuite | ansible | bash | CSS | cursor | docker | Fediverse | HTML | JavaScript | Linux | Microsoft Visual Studio Code | mysql | PHP | Python | typescript</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Certificates &amp; licenses</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Ausbildungseignungsverordnung (AEVO) (IHK Berlin, 2005-09)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Languages</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">German (Native speaker) | English (C2 (Proficient))</w:t>
+        <w:t xml:space="preserve">German (Native speaker) | English (C2 · Near-native)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Links</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Das bin ich: https://www.christin-loehner.de</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Digitale Unabhängigkeit: https://www.chrislo.de</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">FediSuite: https://www.fedisuite.com</w:t>
       </w:r>
     </w:p>