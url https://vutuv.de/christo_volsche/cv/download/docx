--- v0 (2026-07-21)
+++ v1 (2026-08-11)
@@ -28,97 +28,97 @@
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">christo@christovolschenk.com | +49 711 93591208 | https://vutuv.de/christo_volsche</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Hugo-Eckener-Strasse 5, 70184 Stuttgart, Baden-Wuerttemberg, Germany</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Date of birth: 04/30/1953 | Gender: Male</w:t>
+        <w:t xml:space="preserve">Date of birth: 04/30/1953</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Professional Experience</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Editor of newsfeed for the global classifieds industry, Freelance business journalist</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">3/2007 - Present</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">I edit and publish news submitted by 25 reporters in 23 countries.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Classifieds | ecommerce | journalist | Business journalist | Copy editor | ecommerce-journalist | online-editor | tag-7244</w:t>
+        <w:t xml:space="preserve">Classifieds | e-commerce | journalist | Business journalist | Copy editor | ecommerce-journalist | online-editor | tag-7244</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Links</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Site of own business: http://www.christovolschenk.com</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Profiles</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>