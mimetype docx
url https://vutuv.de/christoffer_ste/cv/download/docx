--- v2 (2026-09-03)
+++ v3 (2026-10-24)
@@ -23,51 +23,51 @@
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Christoffer Steenbeck</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">csteenbeck@gmail.com | https://vutuv.de/christoffer_ste</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">css | html | javascript | jquery | PHP</w:t>
+        <w:t xml:space="preserve">css | html | JavaScript | jquery | PHP</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Links</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Candyfloss Collective: https://candyfloss.dk/</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">All about fashion: https://fashionpost.dk/</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Home decor '20: https://dagensdesign.dk/</w:t>
       </w:r>
     </w:p>