--- v0 (2026-07-22)
+++ v1 (2026-08-11)
@@ -33,51 +33,51 @@
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">info@amann89.de | +49 731 2060523 | https://vutuv.de/christoph_amann</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Enderlegasse 6, 89077 Ulm, Germany</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Date of birth: 01.08.1973 | Gender: Male</w:t>
+        <w:t xml:space="preserve">Date of birth: 01.08.1973</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">netzwerken | PHP | wordpress</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Profiles</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>