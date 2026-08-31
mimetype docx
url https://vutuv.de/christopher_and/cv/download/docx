--- v0 (2026-07-21)
+++ v1 (2026-08-31)
@@ -11,59 +11,50 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/>
 </Relationships>
 
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Christopher Anderlik</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">https://vutuv.de/christopher_and</w:t>
-      </w:r>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">Gender: Male</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Professional Experience</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Principal Consultant, EBCONT operations</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
@@ -100,51 +91,51 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Stellv. Referatsleiter im BI-Bereich (Data Warehousing), Zentraler Informatikdienst der Universität Wien</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">4/2004 - 11/2006</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">365 | amazon | ansible | apache | apps | asg | astaro | atlassian | big | business | chef | cloud | cloudmanagement | cognos | confluence | crowd | data | devops | eap | esx | etl | for | führung | google | hadoop | high | hochverfügbarkeit | hosting | it | jboss | jira | ldap | linux | linuxcluster | mapr | marklogic | mongodb | monitoring | mysql | nagios | nosql | office | OpenSource | optimierung | organisation | outsourcing | owb | pci | performance | performanceanalyse | postgres | projektmanagement. | prozessmanagement | puppet | rechenzentrum | redhat | scrum | server | services | skalierbarkeit | sophos | suse | tomcat | ubuntu | utm | virtualisierung | vmware | warehousing | web | wildfly | zabbix</w:t>
+        <w:t xml:space="preserve">amazon | ansible | apache | apps | asg | astaro | atlassian | big | business | chef | cloud | cloudmanagement | cognos | confluence | crowd | data | devops | eap | esx | etl | for | führung | google | hadoop | high | hochverfügbarkeit | hosting | it | jboss | jira | ldap | Linux | linuxcluster | mapr | marklogic | mongodb | monitoring | mysql | nagios | nosql | office | open source | optimierung | organisation | outsourcing | owb | pci | performance | performanceanalyse | postgres | projektmanagement. | prozessmanagement | puppet | rechenzentrum | redhat | scrum | server | services | skalierbarkeit | sophos | suse | tomcat | ubuntu | utm | virtualisierung | vmware | warehousing | web | wildfly | zabbix</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Links</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">http://ebcont-operations.com</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">