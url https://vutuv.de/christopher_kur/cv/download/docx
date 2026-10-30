--- v1 (2026-08-31)
+++ v2 (2026-10-30)
@@ -90,51 +90,51 @@
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">9/2015 - 3/2017</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Webdesign und Webentwicklung</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">wordpress | css | design | frontend | html | PHP</w:t>
+        <w:t xml:space="preserve">wordpress | CSS | design | frontend | HTML | PHP</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Links</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">KX-MA.DE # MEDIA IN MOTION: https://kx-ma.de</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Profiles</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>