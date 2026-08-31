--- v0 (2026-07-22)
+++ v1 (2026-08-31)
@@ -14,122 +14,113 @@
 </Relationships>
 
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Clas Onnebrink</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">clas@gmx.net | https://vutuv.de/clas_onnebrink</w:t>
       </w:r>
     </w:p>
     <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Professional Experience</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="20"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Software Engineer, Deutsche Glasfaser</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Gender: Male</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">Professional Experience</w:t>
+        <w:t xml:space="preserve">7/2018 - Present</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">Software Engineer, Deutsche Glasfaser</w:t>
+        <w:t xml:space="preserve">Senior Software Engineer, d.velop AG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">7/2018 - Present</w:t>
-[...18 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">3/2001 - 6/2018</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Software Architecture and Development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">c++ | emacs | linux | d programming | native code | optimizing and tweaking</w:t>
+        <w:t xml:space="preserve">c++ | emacs | Linux | d programming | native code | optimizing and tweaking</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Links</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">d.velop AG: https://www.d-velop.com</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Xing: https://www.xing.com/profile/Clas_Onnebrink</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">foxdox: https://mein.foxdox.de</w:t>
       </w:r>
     </w:p>