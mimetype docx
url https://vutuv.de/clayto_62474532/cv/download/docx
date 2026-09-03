--- v0 (2026-07-05)
+++ v1 (2026-09-03)
@@ -23,130 +23,139 @@
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">clayton  booysen </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">claytonbsn@gmail.com | 0787245233 | https://vutuv.de/clayto_62474532</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">cafda retreat, 7945 cape town, South Africa</w:t>
       </w:r>
     </w:p>
     <w:p>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="64748B"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Date of birth: 11/26/1987</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Professional Experience</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Installer, Zephron plumbing </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">3/2015 - Present</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">installing toilet pans,installing water meters,changing taps </w:t>
+        <w:t xml:space="preserve">installing toilet pans,installing water meters,changing taps</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">salesman,storeman buyer , transform electrical wholesale </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">6/2012 - 9/2014</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">forwarding quotations,maintaining client base,customer service,stock controller </w:t>
+        <w:t xml:space="preserve">forwarding quotations,maintaining client base,customer service,stock controller</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">salesman , Starlight electrical wholesale </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">7/2006 - 5/2012</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Negotiate terms of sales and services </w:t>
+        <w:t xml:space="preserve">Negotiate terms of sales and services</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>