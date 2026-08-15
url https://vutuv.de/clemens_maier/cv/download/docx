--- v0 (2026-07-25)
+++ v1 (2026-08-15)
@@ -24,97 +24,97 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Clemens Maier</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">personifiziertes Alleinstellungsmerkmal</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">+49 172 5368432 | https://vutuv.de/clemens_maier</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Date of birth: 01.01.1965 | Gender: Male</w:t>
+        <w:t xml:space="preserve">Date of birth: 01.01.1965</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Professional Experience</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">technischer Verkauf, Westfalen AG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">9/1994 - Present</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Versorgungskonzepte, Einzellösungen rund um Gase</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Amada | Argon | Bayer | beratung | bodenständig | co2 | Druckminderer | Helium | Kältemittel | Laser | Lebensmittelgase, | Projektierung | Rohrleitungen | Sauerstoff | Schwabe | Schweißen | Stickstoff | tag-7244 | technische Gase | Trockeneis | Trumpf | Versorgungskonzepte</w:t>
+        <w:t xml:space="preserve">Amada | Argon | Bayer | beratung | bodenständig | co2 | Druckminderer | Helium | Kältemittel | Laser | Projektierung | Rohrleitungen | Sauerstoff | Schwabe | Schweißen | Stickstoff | tag-7244 | technische Gase | Trockeneis | Trumpf | Versorgungskonzepte</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Links</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">http://www.westfalen.com</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">