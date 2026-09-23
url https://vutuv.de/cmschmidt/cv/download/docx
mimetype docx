--- v0 (2026-09-03)
+++ v1 (2026-09-23)
@@ -6,265 +6,256 @@
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/>
 </Relationships>
 
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Matthias Schmidt</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Tech-Leader mit Entwickler-DNA | Cloud ☁️ | Digitale Transformation 📈 | Cybersecurity 🔒| Geschäftsführer Cologne Intelligence</w:t>
+        <w:t xml:space="preserve">Tech-Leader mit Entwickler-DNA | Cloud ☁️ | Digitale Transformation 📈 | Geschäftsführer Cologne Intelligence</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">https://vutuv.de/cmschmidt</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">51103 Köln, Germany</w:t>
       </w:r>
     </w:p>
     <w:p>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="64748B"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Date of birth: 09.12.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Professional Experience</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">Software Developer (w/m/d) Backend, Cologne Intelligence</w:t>
-[...86 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">Geschäftsführer, Cologne Intelligence</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">8/2021 - Present</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Führung eines 60-köpfigen Software Development &amp; Consulting Teams (~40 Devs, Architekten, QA, Security, Agile Coaches).  ✅ Cloud-Transformation: Strategische Neuausrichtung zu Cloud-fokussiertem Angebot,  Partnerschaften mit AWS, stackIT und Ingram Micro aufgebaut, Organisator und Host der AWS User Group Cologne  ✅ Portfolio-basierte Organisationsstruktur: Von gewachsener Struktur zu strategischen Teams transformiert, mit klarem Fokus und in die Zukunft gerichteter Ausrichtung  ✅ Portfolio-Erweiterung: Aufbau neuer Produkte und spezialisierter Angebote, bspw. in den Bereichen Cloud Cost Optimization (FinOps) und Cybersecurity</w:t>
+        <w:t xml:space="preserve">Führung eines 60-köpfigen Software Development &amp; Consulting Teams (~40 Devs, Architekten, QA, Security, Agile Coaches).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">✅ Cloud-Transformation: Strategische Neuausrichtung zu Cloud-fokussiertem Angebot,  Partnerschaften mit AWS, stackIT und Ingram Micro aufgebaut, Organisator und Host der AWS User Group Cologne</w:t>
+        <w:br/>
+        <w:t xml:space="preserve">✅ Portfolio-basierte Organisationsstruktur: Von gewachsener Struktur zu strategischen Teams transformiert, mit klarem Fokus und in die Zukunft gerichteter Ausrichtung</w:t>
+        <w:br/>
+        <w:t xml:space="preserve">✅ Portfolio-Erweiterung: Aufbau neuer Produkte und spezialisierter Angebote, bspw. in den Bereichen Cloud Cost Optimization (FinOps) und Cybersecurity</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Head of Software Development, The Customization Group</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">12/2020 - 7/2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Fachliche und disziplinarische Führung mehrerer Software-Entwicklungsteams bei Weltmarktführer für personalisierbare Wand- und Wohndekoration (500.000 Produkte/Tag, 5 Werke weltweit, 170+ Länder).  ✅ Verantwortung für Frontend, Backend (Java/PHP) und IT-Analyse-Teams ✅ Sicherstellung zukunftsfähiger &amp; kosteneffektiver Software-Architektur ✅ Hands-on-Mitarbeit in Software-Projekten, E-Commerce Trends &amp; Technologie-Benchmarking  Fokus: E-Commerce-Plattformen • Team-Leadership • Software-Architektur</w:t>
+        <w:t xml:space="preserve">Fachliche und disziplinarische Führung mehrerer Software-Entwicklungsteams bei Weltmarktführer für personalisierbare Wand- und Wohndekoration (500.000 Produkte/Tag, 5 Werke weltweit, 170+ Länder).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">✅ Verantwortung für Frontend, Backend (Java/PHP) und IT-Analyse-Teams</w:t>
+        <w:br/>
+        <w:t xml:space="preserve">✅ Sicherstellung zukunftsfähiger &amp; kosteneffektiver Software-Architektur</w:t>
+        <w:br/>
+        <w:t xml:space="preserve">✅ Hands-on-Mitarbeit in Software-Projekten, E-Commerce Trends &amp; Technologie-Benchmarking</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Fokus: E-Commerce-Plattformen • Team-Leadership • Software-Architektur</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Technical Product Owner, 1NCE</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">5/2020 - 10/2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Technical Product Owner für IoT-Konnektivitäts-Startup (Tier 1 MVNO, Partner: Deutsche Telekom).  Auftrag: Aufbau neues Scrum Team "Subscription Management" von Grund auf ✅ Business Case entwickelt &amp; Stakeholder-Alignment ✅ Team rekrutiert &amp; zusammengestellt (Hiring + Onboarding) ✅ Vendor-Evaluierung &amp; Anbieterauswahl ✅ Initiales Projekt erfolgreich gestartet &amp; übergeben  Fokus: IoT-Produktentwicklung • Agile Team-Setup • Fast Delivery</w:t>
+        <w:t xml:space="preserve">Technical Product Owner für IoT-Konnektivitäts-Startup (Tier 1 MVNO, Partner: Deutsche Telekom).  Auftrag: Aufbau neues Scrum Team "Subscription Management" von Grund auf</w:t>
+        <w:br/>
+        <w:t xml:space="preserve">✅ Business Case entwickelt &amp; Stakeholder-Alignment</w:t>
+        <w:br/>
+        <w:t xml:space="preserve">✅ Team rekrutiert &amp; zusammengestellt (Hiring + Onboarding)</w:t>
+        <w:br/>
+        <w:t xml:space="preserve">✅ Vendor-Evaluierung &amp; Anbieterauswahl</w:t>
+        <w:br/>
+        <w:t xml:space="preserve">✅ Initiales Projekt erfolgreich gestartet &amp; übergeben</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Fokus: IoT-Produktentwicklung • Agile Team-Setup • Fast Delivery</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Head Of Development, DFL Digital Sports GmbH</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">5/2015 - 10/2019</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Leitung der Software-Entwicklung für die digitalen Plattformen der Fußball-Bundesliga, 2. Bundesliga und Virtuellen Bundesliga. Team: 15 Entwickler (intern + extern) in 4 fachlichen Teams.  ✅ Cloud-Native Transformation (AWS): Kompletter modularer Neubau der Bundesliga-Infrastruktur auf Microservice-Basis – von klassischem RZ zu AWS (Start 2017) - Systeme: bundesliga.com (mehrsprachig), iOS/Android Apps, Redaktionssystem, Nutzerverwaltung, APIs - Architekt &amp; Cloud-Anbieter-Evaluierung: AWS vs. Azure vs. Telekom Cloud → Entscheidung für AWS, Stakeholder-Präsentation &amp; Go - Diese Transformation war Grundlage für die heutige AWS x DFL Partnerschaft (2020)  ✅ Performance &amp; Skalierbarkeit: App-Notifikationen schneller als TV-Signal  (Tor → Push in Millisekunden). Infrastruktur skaliert von Saisonpause bis zu Spitzen-Events (z.B. Spielplan-Release mit massiven Zugriffszahlen)  ✅ Speed-to-Market: Deployments von Stunden auf Minuten verkürzt durch u.a. CI/CD  ✅ Agile Transformation: Einführung agiler Methoden &amp; Schulung – kultureller Wandel in der gesamten Organisation  ✅ Team-Aufbau: 15-köpfiges Team skaliert (5 Festangestellte + 10 Experten per ANÜ), mehrere Key-Hires, die heute noch dort sind</w:t>
+        <w:t xml:space="preserve">Leitung der Software-Entwicklung für die digitalen Plattformen der Fußball-Bundesliga, 2. Bundesliga und Virtuellen Bundesliga. Team: 15 Entwickler (intern + extern) in 4 fachlichen Teams.</w:t>
+        <w:br/>
+        <w:t xml:space="preserve">✅ Cloud-Native Transformation (AWS): Kompletter modularer Neubau der Bundesliga-Infrastruktur auf Microservice-Basis – von klassischem RZ zu AWS (Start 2017)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="40"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">• Systeme: bundesliga.com (mehrsprachig), iOS/Android Apps, Redaktionssystem, Nutzerverwaltung, APIs</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="40"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">• Architekt &amp; Cloud-Anbieter-Evaluierung: AWS vs. Azure vs. Telekom Cloud → Entscheidung für AWS, Stakeholder-Präsentation &amp; Go</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="40"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">• Diese Transformation war Grundlage für die heutige AWS x DFL Partnerschaft (2020)</w:t>
+        <w:br/>
+        <w:t xml:space="preserve">✅ Performance &amp; Skalierbarkeit: App-Notifikationen schneller als TV-Signal  (Tor → Push in Millisekunden). Infrastruktur skaliert von Saisonpause bis zu Spitzen-Events (z.B. Spielplan-Release mit massiven Zugriffszahlen)</w:t>
+        <w:br/>
+        <w:t xml:space="preserve">✅ Speed-to-Market: Deployments von Stunden auf Minuten verkürzt durch u.a. CI/CD</w:t>
+        <w:br/>
+        <w:t xml:space="preserve">✅ Agile Transformation: Einführung agiler Methoden &amp; Schulung – kultureller Wandel in der gesamten Organisation</w:t>
+        <w:br/>
+        <w:t xml:space="preserve">✅ Team-Aufbau: 15-köpfiges Team skaliert (5 Festangestellte + 10 Experten per ANÜ), mehrere Key-Hires, die heute noch dort sind</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Bereichsleiter Technik, brandung GmbH &amp; Co. KG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">1/2012 - 3/2015</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Leitung der Entwicklungs- und IT-Teams der Internet-Agentur. Verantwortung für Personal- und Budgetplanung der Einheit.  ✅ Entwicklungsstandards und Prozessdokumentation erstellt ✅ Agile Methoden eingeführt ✅ Software-Standardisierung und Wiederverwendbarkeit erhöht ✅ Team zu Test-Driven Development (TDD) und Continuous Integration geführt</w:t>
@@ -411,82 +402,113 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Dipl-Inf., TH Köln</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">1999 - 2003</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Geschäftsführer | agile | agile methodologies | Budgetmanagement | geschäftsführung | Köln | leadership | Managing Director | Organisationskultur | people management | software development | Team Leadership | team management | Unit leadership | Vorstellungsgespräche</w:t>
+        <w:t xml:space="preserve">Geschäftsführer | agile | agile methodologies | Budgetmanagement | cto | geschäftsführung | Köln | leadership | Managing Director | Organisationskultur | people management | software development | Unit leadership</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Certificates &amp; licenses</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Building with the Claude API (Anthropic, 2026-05) | Certificate of completion: Introduction to agent skills (Anthropic, 2026-05) | Claude Code in Action (Anthropic, 2026-05) | Introduction to Model Context Protocol (Anthropic, 2026-05) | Eine Veränderungskultur schaffen (LinkedIn, 2026-01) | Expert:innen führen (LinkedIn, 2026-01) | Nanotipps zu »Führen durch Vorbild« von Wladislaw Jachtchenko (LinkedIn, 2026-01) | STACKIT Partner Fundamentals (STACKIT, 2025-12) | Positiv führen (LinkedIn, 2025-10) | AWS Partner: Sales Accreditation (Amazon Web Services (AWS), 2025-07) | AWS Partner: Technical Accredited (Amazon Web Services (AWS), 2025-07) | Scrum-Grundlagen: Der Product Owner (LinkedIn, 2020-03) | Storytelling für Führungskräfte (LinkedIn, 2020-03) | Certified ScrumMaster® (Scrum Alliance, 2015-10) | Ausbilder für Fachinformatiker Anwendungsentwickler (IHK Köln) | Ausbilder für Fachinformatiker Systemintegration (IHK Köln)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
+        <w:t xml:space="preserve">Languages</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">German (Native speaker) | English (C2 (Proficient)) | French (A1 (Beginner))</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r>
         <w:t xml:space="preserve">Links</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Company: https://www.cologne-intelligence.de</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Portfolio: https://about.me/matthias.schmidt</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Profiles</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">LinkedIn: https://www.linkedin.com/in/cmatthiasschmidt</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Mastodon: https://mastodon.social/@mattication</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>