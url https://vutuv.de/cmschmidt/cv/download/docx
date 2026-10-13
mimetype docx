--- v1 (2026-09-23)
+++ v2 (2026-10-13)
@@ -6,106 +6,146 @@
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/>
 </Relationships>
 
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Matthias Schmidt</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Tech-Leader mit Entwickler-DNA | Cloud ☁️ | Digitale Transformation 📈 | Geschäftsführer Cologne Intelligence</w:t>
+        <w:t xml:space="preserve">Tech-Executive mit Entwickler-DNA | KI · Cloud · Agilität · Skalierung | Ich richte die Softwareentwicklung am Unternehmensziel aus</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">https://vutuv.de/cmschmidt</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">51103 Köln, Germany</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of birth: 09.12.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Professional Experience</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
+        <w:t xml:space="preserve">Portfolio Manager Cloud Transformation, Cologne Intelligence</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="64748B"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">9/2026 - Present</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Als Portfolio Manager Cloud Transformation verantworte ich den Aufbau und die Weiterentwicklung unseres Cloud-Portfolios und unterstütze Kunden bei ihrer digitalen Transformation.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Ich identifiziere Marktchancen, entwickle innovative Beratungs- und Lösungsangebote und bringe Fachbereiche, Vertrieb und Delivery zusammen.  Dabei begleite ich strategische Kundeninitiativen von der ersten Idee über die Angebotserstellung bis zur erfolgreichen Umsetzung.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Ein besonderer Schwerpunkt liegt auf den Themen Cloud, Künstliche Intelligenz, digitale Souveränität und der Modernisierung bestehender IT-Landschaften.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Zudem fördere ich den Ausbau von Partnerschaften (AWS, STACKIT, Anthropic) und sorge dafür, dass unsere Leistungen den aktuellen Marktanforderungen entsprechen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="20"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
         <w:t xml:space="preserve">Geschäftsführer, Cologne Intelligence</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">8/2021 - Present</w:t>
+        <w:t xml:space="preserve">8/2021 - 9/2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Führung eines 60-köpfigen Software Development &amp; Consulting Teams (~40 Devs, Architekten, QA, Security, Agile Coaches).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">✅ Cloud-Transformation: Strategische Neuausrichtung zu Cloud-fokussiertem Angebot,  Partnerschaften mit AWS, stackIT und Ingram Micro aufgebaut, Organisator und Host der AWS User Group Cologne</w:t>
         <w:br/>
         <w:t xml:space="preserve">✅ Portfolio-basierte Organisationsstruktur: Von gewachsener Struktur zu strategischen Teams transformiert, mit klarem Fokus und in die Zukunft gerichteter Ausrichtung</w:t>
         <w:br/>
         <w:t xml:space="preserve">✅ Portfolio-Erweiterung: Aufbau neuer Produkte und spezialisierter Angebote, bspw. in den Bereichen Cloud Cost Optimization (FinOps) und Cybersecurity</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Head of Software Development, The Customization Group</w:t>