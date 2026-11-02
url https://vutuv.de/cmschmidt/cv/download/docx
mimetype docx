--- v2 (2026-10-13)
+++ v3 (2026-11-02)
@@ -468,87 +468,92 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Certificates &amp; licenses</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Building with the Claude API (Anthropic, 2026-05) | Certificate of completion: Introduction to agent skills (Anthropic, 2026-05) | Claude Code in Action (Anthropic, 2026-05) | Introduction to Model Context Protocol (Anthropic, 2026-05) | Eine Veränderungskultur schaffen (LinkedIn, 2026-01) | Expert:innen führen (LinkedIn, 2026-01) | Nanotipps zu »Führen durch Vorbild« von Wladislaw Jachtchenko (LinkedIn, 2026-01) | STACKIT Partner Fundamentals (STACKIT, 2025-12) | Positiv führen (LinkedIn, 2025-10) | AWS Partner: Sales Accreditation (Amazon Web Services (AWS), 2025-07) | AWS Partner: Technical Accredited (Amazon Web Services (AWS), 2025-07) | Scrum-Grundlagen: Der Product Owner (LinkedIn, 2020-03) | Storytelling für Führungskräfte (LinkedIn, 2020-03) | Certified ScrumMaster® (Scrum Alliance, 2015-10) | Ausbilder für Fachinformatiker Anwendungsentwickler (IHK Köln) | Ausbilder für Fachinformatiker Systemintegration (IHK Köln)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Languages</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">German (Native speaker) | English (C2 (Proficient)) | French (A1 (Beginner))</w:t>
+        <w:t xml:space="preserve">German (Native speaker) | English (C2 · Near-native) | French (A1 · Beginner)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Links</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Company: https://www.cologne-intelligence.de</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Portfolio: https://about.me/matthias.schmidt</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Profiles</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">LinkedIn: https://www.linkedin.com/in/cmatthiasschmidt</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Mastodon: https://mastodon.social/@mattication</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Bluesky: https://bsky.app/profile/mattication.bsky.social</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>