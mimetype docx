--- v0 (2026-07-04)
+++ v1 (2026-07-25)
@@ -15,60 +15,69 @@
 
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Commercial  Insurance in New Jersey</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">NewJerseyInsurance.org/commercial is a resource for any business owner.With this website, you can ensure that your company is protected against any potential risks.Visit the site today to learn more about the different types of commercial insurance in NJ.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">larry7magneess@outlook.com | (609) 388-6019 | https://vutuv.de/commer_43447170</w:t>
+        <w:t xml:space="preserve">larry7magneess@outlook.com | +49 6093 886019 | https://vutuv.de/commer_43447170</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">1302 Salem Rd, 08016 Burlington, New Jersey, United States</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="64748B"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Gender: Male</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Links</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">insurance: https://newjerseyinsurance.org/commercial</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">