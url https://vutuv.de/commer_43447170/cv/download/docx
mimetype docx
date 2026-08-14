--- v1 (2026-07-25)
+++ v2 (2026-08-14)
@@ -25,59 +25,50 @@
       <w:r>
         <w:t xml:space="preserve">Commercial  Insurance in New Jersey</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">NewJerseyInsurance.org/commercial is a resource for any business owner.With this website, you can ensure that your company is protected against any potential risks.Visit the site today to learn more about the different types of commercial insurance in NJ.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">larry7magneess@outlook.com | +49 6093 886019 | https://vutuv.de/commer_43447170</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">1302 Salem Rd, 08016 Burlington, New Jersey, United States</w:t>
-      </w:r>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">Gender: Male</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Links</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">insurance: https://newjerseyinsurance.org/commercial</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">