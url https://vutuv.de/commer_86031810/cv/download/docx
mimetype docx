--- v0 (2026-07-05)
+++ v1 (2026-08-14)
@@ -15,69 +15,60 @@
 
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Commercial Insurance  in Texas</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Resources on TexasInsurance.org/commercial describe surplus lines insurance and provide information on how surplus insurers are regulated in Texas.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">keevinwwilson@outlook.com | (512) 746-7911 | https://vutuv.de/commer_86031810</w:t>
+        <w:t xml:space="preserve">keevinwwilson@outlook.com | +49 5127 467911 | https://vutuv.de/commer_86031810</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">3101 Govalle Ave, 78702 Austin, Texas, United States</w:t>
-      </w:r>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">Gender: Male</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">insurance | legal services | texas insurance</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Links</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>