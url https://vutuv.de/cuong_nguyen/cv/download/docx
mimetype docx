--- v0 (2026-08-31)
+++ v1 (2026-10-30)
@@ -6,77 +6,191 @@
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/>
 </Relationships>
 
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Cường Nguyễn</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
+        <w:t xml:space="preserve">Name: Nguyễn Minh Cường. YoB: 1990. Role: Senior Software Engineer, Data Engineer, Bridge Software Engineer. Position: Product Manager, Technical Leader, Scrum Master. Language: English: TOEIC 900. · Japanese: JLPT N2.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">liamtsuyoshi@zohomail.com | https://vutuv.de/cuong_nguyen</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">70000 Ho Chi Minh, Vietnam</w:t>
+        <w:t xml:space="preserve">101 - 103, Nguyen Cuu Van, L'mak Long Tower, 72330 Gia Dinh, Ho Chi Minh City, Vietnam</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Professional Experience</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="20"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">BrSE, Sun* Vietnam</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="64748B"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5/2026 - Present</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="20"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Technical Leader, Senior Software Engineer, Data Engineer, FPT Software</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="64748B"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5/2023 - 5/2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Technical Leader Data Engineer Fullstack Web Developer</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="20"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Software Engineer, Tienphong CDS</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="64748B"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11/2022 - 5/2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Vice Director, Project manager, Technical leader, Developer</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">software engineer | Back-End | BrSE | Data Engineer | Elixir | frontend | gleam | javascript | Python | Rust | typescript | web | zig</w:t>
+        <w:t xml:space="preserve">Back-End | BrSE | Data Engineer | Elixir | frontend | Full Stack Software Engineer | gleam | JavaScript | Python | Rust | Solution Architecture | typescript | web | zig</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Languages</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">English (C1 (Advanced)) | Japanese (C1 (Advanced))</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Profiles</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Mastodon: https://fosstodon.org/@liamtsuyoshi</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">LinkedIn: https://www.linkedin.com/in/liamtsuyoshi</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>