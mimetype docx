--- v0 (2026-08-13)
+++ v1 (2026-09-03)
@@ -18,56 +18,195 @@
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Thomas  POTIER</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">https://vutuv.de/d34db4b3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
+        <w:t xml:space="preserve">Professional Experience</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="20"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ingénieur d’assistance technique, DIGISTRAT CONSULTING</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="64748B"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2022 - 2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Maintenance et amélioration des systèmes de données de</w:t>
+        <w:br/>
+        <w:t xml:space="preserve">marchés financiers à l’aide de Rust, Go et Python</w:t>
+        <w:br/>
+        <w:t xml:space="preserve">Migration des bases de code existantes d’Ada et Python vers Rust</w:t>
+        <w:br/>
+        <w:t xml:space="preserve">Conception, développement et optimisation de bibliothèques in-</w:t>
+        <w:br/>
+        <w:t xml:space="preserve">ternes (ex. : RPC, Ryu) en Go et Rust</w:t>
+        <w:br/>
+        <w:t xml:space="preserve">Optimisation et profilage approfondis des performances à l’aide</w:t>
+        <w:br/>
+        <w:t xml:space="preserve">d’outils tels que perf, Valgrind et Heaptrack</w:t>
+        <w:br/>
+        <w:t xml:space="preserve">Administration et amélioration des outils de développement col-</w:t>
+        <w:br/>
+        <w:t xml:space="preserve">laboratif</w:t>
+        <w:br/>
+        <w:t xml:space="preserve">Gestion de l’infrastructure de métriques à l’aide de Prometheus et</w:t>
+        <w:br/>
+        <w:t xml:space="preserve">Thanos</w:t>
+        <w:br/>
+        <w:t xml:space="preserve">Assistance technique aux intervenants métier (traders, etc.)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="20"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ingénieur logiciel, CAPENCY</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="64748B"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2020 - 2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Développement, analyse et maintenance d’applications</w:t>
+        <w:br/>
+        <w:t xml:space="preserve">(C++/Rust) de traitement de données batch et de services</w:t>
+        <w:br/>
+        <w:t xml:space="preserve">Web</w:t>
+        <w:br/>
+        <w:t xml:space="preserve">Rédaction de documentation, tests unitaires et d’intégration</w:t>
+        <w:br/>
+        <w:t xml:space="preserve">Conception, architecture et reprise de projets web complexes (An-</w:t>
+        <w:br/>
+        <w:t xml:space="preserve">gular/Node)</w:t>
+        <w:br/>
+        <w:t xml:space="preserve">Conception et développement d’API de sécurité (SSO) et d’API</w:t>
+        <w:br/>
+        <w:t xml:space="preserve">spécifiques (Rust)</w:t>
+        <w:br/>
+        <w:t xml:space="preserve">Gestion de solutions d’administration et de surveillance</w:t>
+        <w:br/>
+        <w:t xml:space="preserve">d’infrastructure Linux</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Education</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="20"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ingénierie logicielle, ÉCOLE 42</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="64748B"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2025 - Present</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Rust | c++</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Languages</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">French (Native speaker) | English (C1 (Advanced))</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>