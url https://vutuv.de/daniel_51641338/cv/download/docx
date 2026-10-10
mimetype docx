--- v1 (2026-08-31)
+++ v2 (2026-10-10)
@@ -6,53 +6,51 @@
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/>
 </Relationships>
 
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Daniel Richert</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Hi, I`m a webdeveloper/designer and I`m tapping into the realms of gamedesign/development and Youtube content creation.</w:t>
-[...1 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Hi, Im a webdeveloper/designer and Im tapping into the realms of gamedesign/development and Youtube content creation.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">daniel@richertproduction.de | https://vutuv.de/daniel_51641338</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Rosmarinweg 8, 56566 Neuwied, Germany</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>