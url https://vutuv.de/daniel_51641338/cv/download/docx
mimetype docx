--- v2 (2026-10-10)
+++ v3 (2026-10-30)
@@ -74,51 +74,51 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Webentwickler/designer, Berge &amp; Meer Touristik GmbH</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">8/2011 - Present</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">css | html | jquery | Ruby on Rails | coffescript | 3d modell creation | adobe illustrator | adobe photoshop | cinema4d | unity3d</w:t>
+        <w:t xml:space="preserve">CSS | HTML | jquery | Ruby on Rails | coffescript | 3d modell creation | adobe illustrator | adobe photoshop | cinema4d | unity3d</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Links</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Webseite RICHERT production: http://www.richertproduction.de</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Profiles</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>