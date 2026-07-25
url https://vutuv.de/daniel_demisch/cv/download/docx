--- v0 (2026-07-05)
+++ v1 (2026-07-25)
@@ -22,50 +22,59 @@
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Daniel Demisch</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Passionate for all kinds of mobility, let it be on the ground or up in the air.</w:t>
         <w:br/>
         <w:t xml:space="preserve"/>
         <w:br/>
         <w:t xml:space="preserve">Senior Manager for strategy, business development and digital transformation.</w:t>
         <w:br/>
         <w:t xml:space="preserve">Distinctive commitment for sustainability and sustainable business models.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">daniel.demisch@gmx.de | +49 160 5864119 | https://vutuv.de/daniel_demisch</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="64748B"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Date of birth: 12.08.1971 | Gender: Male</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Professional Experience</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Strategic project manager New Business Development, Munich Airport</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>