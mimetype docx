--- v1 (2026-07-25)
+++ v2 (2026-08-14)
@@ -30,51 +30,51 @@
       <w:r>
         <w:t xml:space="preserve">Passionate for all kinds of mobility, let it be on the ground or up in the air.</w:t>
         <w:br/>
         <w:t xml:space="preserve"/>
         <w:br/>
         <w:t xml:space="preserve">Senior Manager for strategy, business development and digital transformation.</w:t>
         <w:br/>
         <w:t xml:space="preserve">Distinctive commitment for sustainability and sustainable business models.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">daniel.demisch@gmx.de | +49 160 5864119 | https://vutuv.de/daniel_demisch</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Date of birth: 12.08.1971 | Gender: Male</w:t>
+        <w:t xml:space="preserve">Date of birth: 12.08.1971</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Professional Experience</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Strategic project manager New Business Development, Munich Airport</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>