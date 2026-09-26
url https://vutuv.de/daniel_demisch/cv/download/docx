--- v2 (2026-08-14)
+++ v3 (2026-09-26)
@@ -6,57 +6,51 @@
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/>
 </Relationships>
 
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Daniel Demisch</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Passionate for all kinds of mobility, let it be on the ground or up in the air.</w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">Distinctive commitment for sustainability and sustainable business models.</w:t>
+        <w:t xml:space="preserve">Passionate for all kinds of mobility, let it be on the ground or up in the air. Senior Manager for strategy, business development and digital transformation. Distinctive commitment for sustainability and sustainable business models.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">daniel.demisch@gmx.de | +49 160 5864119 | https://vutuv.de/daniel_demisch</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of birth: 12.08.1971</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>