--- v0 (2026-07-22)
+++ v1 (2026-08-31)
@@ -35,51 +35,51 @@
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">koepf@fsb-welfenburg.de | +49 751 366660 | https://vutuv.de/daniel_koepf</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Zwergerstraße 15, 88214 Ravensburg, Germany</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Date of birth: 07.03.1974 | Gender: Male</w:t>
+        <w:t xml:space="preserve">Date of birth: 07.03.1974</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Professional Experience</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Geschäftsführer, fsb/welfenburg GmbH</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
@@ -311,51 +311,51 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Lagerung und Versand, pro solar Energietechnik GmbH</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">5/1992 - 11/1992</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">kommunikation | werbung | advertising | benchmarking | branding | communication | corporate identity | marketing | business development | conception | contao | corporate design | corporate language | event | facebook | follower | geolocation | google+ | grafik design | illustration | interim management | interim marketing management | interims-marketing management | konzeption | marketing concepts | marktzugang | messe | mobile apps | mobile website | objekt design | personal brand | positionierung | positioning | qr-code | responsive web | responsive webdesign | semantic web | social media | twitter | web 3.0 | web apps | webdesign | werbeagentur | workshop</w:t>
+        <w:t xml:space="preserve">kommunikation | Werbung | advertising | benchmarking | branding | communication | corporate identity | marketing | business development | conception | contao | corporate design | corporate language | event | facebook | follower | geolocation | google+ | grafikdesign | illustration | interim management | interim marketing management | interims-marketing management | konzeption | marketing concepts | marktzugang | messe | mobile apps | mobile website | objekt design | personal brand | positionierung | positioning | qr-code | responsive web | responsive webdesign | semantic web | social media | twitter | web 3.0 | web apps | webdesign | werbeagentur | workshop</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Links</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Website: http://fsb-welfenburg.de/daniel-koepf.html</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Xing: https://www.xing.com/profile/Daniel_Koepf</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Google+: https://plus.google.com/110630205640053792537</w:t>
       </w:r>
     </w:p>