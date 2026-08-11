--- v0 (2026-07-22)
+++ v1 (2026-08-11)
@@ -23,59 +23,50 @@
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Daniel Richter</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">info@gigapixel.biz | +49 3677 624456 | https://vutuv.de/daniel_richter</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Friesenstraße 2, 98693 Ilmenau, Germany</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
-[...7 lines deleted...]
-    <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Professional Experience</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Geschäftsführer, Gigapixel Ltd.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">2012 - Present</w:t>
@@ -124,51 +115,51 @@
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">1999 - Present</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">mittlerweile Offizier der Reserve</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Fotografie | großformatbilder | photography | bilder für großformatdruck | gigapixel | gigapixelbilder für ihre werbung | hoch aufgelöste bilder für großformat... | images for wide format print | large format images | large format stock | photos | stock | stockbilder</w:t>
+        <w:t xml:space="preserve">Fotografie | großformatbilder | photography | bilder für großformatdruck | gigapixel | gigapixelbilder für ihre werbung | images for wide format print | large format images | large format stock | photos | stock | stockbilder</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Links</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Large Format Photo Stock: Alle Fotografien haben eine Auflösung von mehr als 100 Megapixel! / All photographs have a resolution of over 100 Megapixel! : http://www.large-format.photos</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Videoerklärung, wieso wir hochauflösende Bilder überhaupt anbieten.: https://vimeo.com/131628727</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>