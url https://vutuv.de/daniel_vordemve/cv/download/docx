--- v0 (2026-07-22)
+++ v1 (2026-08-11)
@@ -23,97 +23,88 @@
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Daniel Vordemvenne</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">dv@forty-four.de | +49 261 95219610 | https://vutuv.de/daniel_vordemve</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Pfuhlgasse 21, 56068 Koblenz, Germany</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
-[...7 lines deleted...]
-    <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Professional Experience</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Geschäftsführender Gesellschafter, forty-four Multimedia GmbH</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">8/1999 - Present</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">zendframework | contao | extbase | fluid | mysql | PHP | rails | Ruby | shopware | typo3 | typoscript | wordpress</w:t>
+        <w:t xml:space="preserve">zend framework | contao | extbase | fluid | mysql | PHP | Ruby | Ruby on Rails | shopware | typo3 | typoscript | wordpress</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Links</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">forty-four Multimedia GmbH: http://www.forty-four.de</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Profiles</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>