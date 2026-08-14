--- v0 (2026-07-05)
+++ v1 (2026-08-14)
@@ -25,60 +25,69 @@
       <w:r>
         <w:t xml:space="preserve">Darren-Paul Sutcliffe van Dyk Esq.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">¶ onetime banking executive ∣ trusted advisor + consultant ∣ strategic transformation specialist </w:t>
         <w:br/>
         <w:t xml:space="preserve"/>
         <w:br/>
         <w:t xml:space="preserve"/>
         <w:br/>
         <w:t xml:space="preserve">— now corporate sherpa: edging financial service monoliths through the new norm.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">hello@darrenpaul.me | https://vutuv.de/darren_paul_sut</w:t>
       </w:r>
     </w:p>
     <w:p>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="64748B"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Date of birth: 10/29/1981</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">business strategy | business transformation | business unit strategy | corporate strategy | corporate transformation | culture change | digital strategy | digital transformation | disruptive strategies  | information strategy | information transformation | new ways of ... | operating model redesign | operations strategy | organisational change | organisational redesign | organisational transformation | people strategy | people transformation | programme management | strategic initiatives | strategy alignment | strategy development | strategy management | strategy maps | strategy oversight | tech-enabled transformation | technology strategy | technology transformation</w:t>
+        <w:t xml:space="preserve">business strategy | business transformation | business unit strategy | corporate strategy | corporate transformation | culture change | digital strategy | digital transformation | disruptive strategies | information strategy | information transformation | operating model redesign | operations strategy | organisational change | organisational redesign | organisational transformation | people strategy | people transformation | programme management | strategic initiatives | strategy alignment | strategy development | strategy management | strategy maps | strategy oversight | tech-enabled transformation | technology strategy | technology transformation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Links</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Homepage: http://www.darrenpaul.me</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">