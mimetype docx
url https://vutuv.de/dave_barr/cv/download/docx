--- v0 (2026-07-04)
+++ v1 (2026-07-25)
@@ -19,60 +19,92 @@
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Dave Barr</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Scottish Expat who has 20+ years experience of Web Development and is continually on the look out to improve his skill sets. Learning new and innovative solutions for current requirements in the world of IT, Web Development and eCommerce.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">https://vutuv.de/dave_barr</w:t>
       </w:r>
     </w:p>
     <w:p>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="64748B"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Date of birth: 07/19/1967 | Gender: Male</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">webdev | wordpress</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Profiles</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Twitter: http://twitter.com/barrd</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">LinkedIn: https://www.linkedin.com/in/barrd</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">GitHub: https://github.com/barrd</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>