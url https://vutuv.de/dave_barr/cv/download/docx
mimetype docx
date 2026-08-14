--- v1 (2026-07-25)
+++ v2 (2026-08-14)
@@ -24,51 +24,51 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Dave Barr</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Scottish Expat who has 20+ years experience of Web Development and is continually on the look out to improve his skill sets. Learning new and innovative solutions for current requirements in the world of IT, Web Development and eCommerce.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">https://vutuv.de/dave_barr</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Date of birth: 07/19/1967 | Gender: Male</w:t>
+        <w:t xml:space="preserve">Date of birth: 07/19/1967</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">webdev | wordpress</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Profiles</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>