--- v0 (2026-07-05)
+++ v1 (2026-08-14)
@@ -32,51 +32,51 @@
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">https://vutuv.de/david_block</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">August-Bebel-Straße 27, 14482 Potsdam, Germany</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">webdesign | kommunikationsdesign | screendesign | frontend entwicklung | layout | php | printvorlagenerstellung | ui/ux</w:t>
+        <w:t xml:space="preserve">webdesign | kommunikationsdesign | screendesign | frontend entwicklung | layout | PHP | printvorlagenerstellung | ui/ux</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Links</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Website meiner Unternehmung: https://www.buntmacher.de</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">