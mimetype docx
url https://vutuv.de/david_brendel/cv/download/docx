--- v1 (2026-08-12)
+++ v2 (2026-11-02)
@@ -60,51 +60,51 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Senior Software Developer, smarthouse adesso financial solutions GmbH</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">10/2014 - Present</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">angularjs | jquery | PHP | c# | css | episerver | .net | umbraco</w:t>
+        <w:t xml:space="preserve">angularjs | jquery | PHP | c# | CSS | episerver | .net | umbraco</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Links</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Homepage: https://www.davidbrendel.de</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Profiles</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>