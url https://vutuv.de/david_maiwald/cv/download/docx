--- v0 (2026-10-10)
+++ v1 (2026-10-31)
@@ -27,56 +27,200 @@
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">https://vutuv.de/david_maiwald</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">38118 Braunschweig, Germany</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
+        <w:t xml:space="preserve">Professional Experience</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="20"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Produktionsingenieur, Staatstheater Braunschweig</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="64748B"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">9/2020 - 7/2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="20"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Mitarbeiter der Technischen Direktion, Staatstheater Braunschweig</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="64748B"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">8/2018 - 9/2020</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Schwerpunkt Konstruktion</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="20"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Mitarbeiter der Technischen Direktion, Theater für Niedersachsen</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="64748B"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">9/2016 - 8/2018</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Schwerpunkt Konstruktion</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="20"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Mitarbeiter der Technischen Direktion, Neue Schauspiel GmbH</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="64748B"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5/2010 - 9/2016</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Schwerpunkt Konstruktion und Gebäudemanagement</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Education</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="20"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Diplom-Ingenieurin (Dipl.Ing.), Berliner Hochschule für Technik (BHT)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="64748B"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2001 - 2007</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">CAD-Konstrukteur | Home Assistant | Linux</w:t>
+        <w:t xml:space="preserve">autocad | CAD-Konstrukteur | Computer Aided Design (CAD) | corel draw | deutsch | englisch | Home Assistant | ingenieure | konstruktion | latex | Linux | Produktionsingenieur | Theater | veranstaltungstechnik</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Languages</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">German (Native speaker) | English (C1 (Advanced)) | French (B1 (Intermediate)) | Spanish (A2 (Elementary))</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>