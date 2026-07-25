--- v0 (2026-07-05)
+++ v1 (2026-07-25)
@@ -23,50 +23,59 @@
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">David Schmitz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">d.schmitz@dasch3.de | https://vutuv.de/david_schmitz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Am Kannenofen 21, 53721 Siegburg, Germany</w:t>
       </w:r>
     </w:p>
     <w:p>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="64748B"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Date of birth: 04.06.1971 | Gender: Male</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Professional Experience</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Technischer Leiter Rechenzentrum, Rottländer Business-IT GmbH</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">7/2011 - Present</w:t>
@@ -120,51 +129,51 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Auszubildender, Rottländer Business-IT GmbH</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">8/1987 - 8/1990</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">apache | arduino ide | citrix xenserver | linux debian / ubuntu | mysql | citrix xenapp/xendesktop | hyper-v | microsoft certified professional (mcp) | nagios | nano pi | odroid | php | raspberry pi | vmware | windows server</w:t>
+        <w:t xml:space="preserve">apache | arduino ide | citrix xenserver | linux debian / ubuntu | mysql | citrix xenapp/xendesktop | hyper-v | microsoft certified professional (mcp) | nagios | nano pi | odroid | PHP | raspberry pi | vmware | windows server</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Links</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">http://www.dasch3.de</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">