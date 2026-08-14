--- v1 (2026-07-25)
+++ v2 (2026-08-14)
@@ -28,51 +28,51 @@
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">d.schmitz@dasch3.de | https://vutuv.de/david_schmitz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Am Kannenofen 21, 53721 Siegburg, Germany</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Date of birth: 04.06.1971 | Gender: Male</w:t>
+        <w:t xml:space="preserve">Date of birth: 04.06.1971</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Professional Experience</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Technischer Leiter Rechenzentrum, Rottländer Business-IT GmbH</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
@@ -129,51 +129,51 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Auszubildender, Rottländer Business-IT GmbH</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">8/1987 - 8/1990</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">apache | arduino ide | citrix xenserver | linux debian / ubuntu | mysql | citrix xenapp/xendesktop | hyper-v | microsoft certified professional (mcp) | nagios | nano pi | odroid | PHP | raspberry pi | vmware | windows server</w:t>
+        <w:t xml:space="preserve">apache | arduino ide | citrix xenserver | linux debian / ubuntu | mysql | citrix xenapp/xendesktop | hyper-v | nagios | nano pi | odroid | PHP | raspberry pi | vmware | windows server</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Links</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">http://www.dasch3.de</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">