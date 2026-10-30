--- v0 (2026-10-08)
+++ v1 (2026-10-30)
@@ -6,51 +6,51 @@
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/>
 </Relationships>
 
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Delphine MALASSINGNE</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Artiste indépendante Calligraphie, croquis, illustrations...</w:t>
+        <w:t xml:space="preserve">Calligraphie, croquis, illustrations...</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">https://vutuv.de/delphine_malassingne</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">France</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
@@ -62,99 +62,114 @@
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Artiste, Indépendante</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">4/2026 - Present</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Artiste et enseignante</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:spacing w:after="20"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Développement, qualité et accessibilité numérique, De startup à multinationales</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="64748B"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">10/2000 - 11/2024</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Volunteering &amp; hobbies</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">Secrétaire, Paris Web</w:t>
-[...33 lines deleted...]
-        <w:t xml:space="preserve">scienceAndTechnology</w:t>
+        <w:t xml:space="preserve">Peinture, calligraphie, dessins, expositions, Personnel</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="64748B"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">9/1993 - Present</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="20"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Membre puis secrétaire, Paris Web</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="64748B"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">12/2009 - 11/2013</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Education</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Ecole Multimédia</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>