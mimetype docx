--- v0 (2026-07-29)
+++ v1 (2026-08-18)
@@ -28,51 +28,51 @@
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">detlef@topspin.de | https://vutuv.de/detlef_borchers</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Karlsbader Str. 12B, 14193 Berlin, Germany</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Date of birth: 22.10.1955 | Gender: Male</w:t>
+        <w:t xml:space="preserve">Date of birth: 22.10.1955</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">arbeitet für heise online | journalist und kolumnist</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Links</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>